--- v0 (2026-04-10)
+++ v1 (2026-07-21)
@@ -408,51 +408,55 @@
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51E6768A" w14:textId="77777777" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00EC0E16">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="115E7C27" w14:textId="2B2747B2" w:rsidR="0052519B" w:rsidRPr="00C77067" w:rsidRDefault="0052519B" w:rsidP="00EC0E16">
             <w:r>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidR="00FA54AD">
               <w:t xml:space="preserve">  5548,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70CDACD9" w14:textId="179DC4A1" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00FA54AD"/>
+          <w:p w14:paraId="70CDACD9" w14:textId="6657ABF6" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="004D6E51" w:rsidP="00FA54AD">
+            <w:r>
+              <w:t>5621,35</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D6CE204" w14:textId="4FB948CB" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00FA54AD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75277D8E" w14:textId="4C352AC0" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00FA54AD"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052519B" w14:paraId="424AA446" w14:textId="77777777" w:rsidTr="00EC0E16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7164FEB8" w14:textId="77777777" w:rsidR="0052519B" w:rsidRDefault="0052519B" w:rsidP="00EC0E16">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
@@ -478,51 +482,55 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ED9B4D5" w14:textId="1CF632EF" w:rsidR="0052519B" w:rsidRPr="00C77067" w:rsidRDefault="00FA54AD" w:rsidP="00EC0E16">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E16935">
               <w:t>2817,14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50FAF7EA" w14:textId="1365AAA7" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00FA54AD"/>
+          <w:p w14:paraId="50FAF7EA" w14:textId="0FF68814" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="004D6E51" w:rsidP="00FA54AD">
+            <w:r>
+              <w:t>2795,54</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4705B01D" w14:textId="24475417" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00FA54AD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="404215C9" w14:textId="70FAE4A7" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00FA54AD"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052519B" w14:paraId="7354C50C" w14:textId="77777777" w:rsidTr="00EC0E16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="448CEC9E" w14:textId="77777777" w:rsidR="0052519B" w:rsidRDefault="0052519B" w:rsidP="00EC0E16">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
@@ -554,56 +562,54 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25F85FAD" w14:textId="2C0CC84D" w:rsidR="0052519B" w:rsidRPr="00C77067" w:rsidRDefault="00FA54AD" w:rsidP="00EC0E16">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0052519B">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t>782,26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="447B298B" w14:textId="2FFE6364" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00FA54AD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="447B298B" w14:textId="3C093439" w:rsidR="0052519B" w:rsidRPr="00D16A19" w:rsidRDefault="00D16A19" w:rsidP="00FA54AD">
+            <w:r w:rsidRPr="00D16A19">
+              <w:t>1812,62</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43F58E17" w14:textId="24B8E363" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00FA54AD">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E58E4F8" w14:textId="1E96B019" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00FA54AD">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -642,51 +648,55 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F12949E" w14:textId="016D04C6" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="00FA54AD" w:rsidP="00EC0E16">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E16935">
               <w:t>1393,94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26DC2540" w14:textId="7FD4D2B0" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00FA54AD"/>
+          <w:p w14:paraId="26DC2540" w14:textId="4C1C3285" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="00D16A19" w:rsidP="00FA54AD">
+            <w:r>
+              <w:t>1390,52</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="668DD666" w14:textId="7BD5813E" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00FA54AD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A66F233" w14:textId="41802781" w:rsidR="0052519B" w:rsidRPr="00DA421C" w:rsidRDefault="0052519B" w:rsidP="00FA54AD"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34E950C7" w14:textId="77777777" w:rsidR="0017080B" w:rsidRDefault="0017080B"/>
     <w:sectPr w:rsidR="0017080B" w:rsidSect="0052519B">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -792,69 +802,72 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1121533350">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0052519B"/>
     <w:rsid w:val="000027BD"/>
     <w:rsid w:val="0017080B"/>
-    <w:rsid w:val="0052519B"/>
+    <w:rsid w:val="004D6E51"/>
+    <w:rsid w:val="0052519B"/>
+    <w:rsid w:val="00547FFA"/>
     <w:rsid w:val="00627F7D"/>
     <w:rsid w:val="00C443A7"/>
+    <w:rsid w:val="00D16A19"/>
     <w:rsid w:val="00E16935"/>
     <w:rsid w:val="00E16DD8"/>
     <w:rsid w:val="00FA54AD"/>
     <w:rsid w:val="00FF2E63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2085,69 +2098,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>275</Words>
-  <Characters>157</Characters>
+  <Words>292</Words>
+  <Characters>168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>431</CharactersWithSpaces>
+  <CharactersWithSpaces>459</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Intel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>